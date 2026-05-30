--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="00288B4F" w14:textId="49AB0FC4" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Disposition testamentaire concernant mon chien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E74F565" w14:textId="488B1DC5" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -83,999 +84,791 @@
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> 505 CC – testament olographe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F6F729" w14:textId="72C78729" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00DB54F9">
       <w:pPr>
         <w:pStyle w:val="HorizontaleLinie"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3874D575" w14:textId="294EFC32" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Texte modèle (à recopier entièrement à la main)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752DC31D" w14:textId="29980FFD" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Disposition testamentaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A33907" w14:textId="2443C062" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
-[...34 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00E021AA">
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E021AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Je soussigné(e),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
-        <w:t>[</w:t>
-[...22 lines deleted...]
-        <w:pStyle w:val="Textkrper"/>
+        <w:t>[Nom, date de naissance, adresse],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCFA75F" w14:textId="562C42F3" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>établis</w:t>
+        <w:t>établi</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par la présente les dispositions testamentaires suivantes</w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> par la présente les dispositions testamentaires suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7854BBA7" w14:textId="77777777" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00DB54F9">
       <w:pPr>
         <w:pStyle w:val="HorizontaleLinie"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65AFF532" w14:textId="4BBE018F" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00E021AA" w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Transfert de propriété</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5E5ED9" w14:textId="50C25644" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Mon chien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016982F4" w14:textId="492ED239" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
-[...27 lines deleted...]
-          <w:rStyle w:val="Fett"/>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E021AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Race : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E021AA">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Beauceron</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00E021AA">
+      <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...27 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00E021AA">
+        <w:t>Nom : _______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Numéro de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>microchip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>______________________</w:t>
+        <w:t xml:space="preserve"> : _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D16F21" w14:textId="563823C0" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>, à mon décès, transféré en propriété à la personne suivante</w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>, à mon décès, transféré en propriété à la personne suivante :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A13070" w14:textId="26F9BEC3" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E021AA" w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Nom, date de naissance, adresse</w:t>
       </w:r>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACC09C2" w14:textId="6F81F60A" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E021AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Cette personne reçoit mon chien avec l’obligation de le détenir conformément à ses besoins et d’en assurer la prise en charge jusqu’à la fin de sa vie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309F45D9" w14:textId="77777777" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00DB54F9">
       <w:pPr>
         <w:pStyle w:val="HorizontaleLinie"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69475EBC" w14:textId="3B617B8E" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00E021AA" w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Legs destiné à l’entretien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720A4862" w14:textId="5B07D8DD" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Je lègue à la personne susmentionnée un montant de</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F87BBA2" w14:textId="77777777" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>CHF ____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6535FC35" w14:textId="3ECFDFEE" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> titre de legs affecté exclusivement à la détention, aux soins et aux frais vétérinaires de mon chien</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> titre de legs affecté exclusivement à la détention, aux soins et aux frais vétérinaires de mon chien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63196C98" w14:textId="77777777" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00DB54F9">
       <w:pPr>
         <w:pStyle w:val="HorizontaleLinie"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61680046" w14:textId="4B824982" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00E021AA" w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Disposition de remplacement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDF5D56" w14:textId="250B8471" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
-[...32 lines deleted...]
-        <w:t>:</w:t>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E021AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Si la personne susmentionnée ne peut pas prendre en charge mon chien, je désigne en remplacement :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0C9944" w14:textId="1B960704" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E021AA" w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Nom, date de naissance</w:t>
-[...17 lines deleted...]
-        <w:t>adresse</w:t>
+        <w:t>Nom, date de naissance, adresse</w:t>
       </w:r>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57608444" w14:textId="3BBA5510" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E021AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Si aucune des personnes désignées ne peut prendre en charge le chien, l’éleveur ou le club Beauceron compétent devra apporter son aide pour le placement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBF183E" w14:textId="77777777" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00DB54F9">
       <w:pPr>
         <w:pStyle w:val="HorizontaleLinie"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A11DFCF" w14:textId="15A4DB42" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00E021AA" w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Révocation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC3E782" w14:textId="4C4D6392" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E021AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Je révoque par la présente toutes dispositions antérieures contraires.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289541DE" w14:textId="77777777" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00DB54F9">
       <w:pPr>
         <w:pStyle w:val="HorizontaleLinie"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C3DCB8E" w14:textId="6FB661F7" w:rsidR="00DB54F9" w:rsidRPr="00E021AA" w:rsidRDefault="00E021AA" w:rsidP="009663ED">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Lieu, date (à écrire à la main)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00E021AA">
+      <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E021AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Signature (à écrire à la main, en toutes lettres)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB54F9" w:rsidRPr="00E021AA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+    <w:panose1 w:val="05010000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09AA7230"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D152F67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1590,103 +1383,111 @@
           <w:tab w:val="num" w:pos="6381"/>
         </w:tabs>
         <w:ind w:left="6381" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1289356469">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1872186387">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2046522049">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1304503764">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="236"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB54F9"/>
     <w:rsid w:val="006C2D45"/>
+    <w:rsid w:val="006E1954"/>
     <w:rsid w:val="007B36A6"/>
     <w:rsid w:val="009663ED"/>
     <w:rsid w:val="00CA3382"/>
     <w:rsid w:val="00DB54F9"/>
     <w:rsid w:val="00E021AA"/>
     <w:rsid w:val="00F12636"/>
     <w:rsid w:val="00F6033E"/>
     <w:rsid w:val="00F66E18"/>
+    <w:rsid w:val="00FD1EBA"/>
     <w:rsid w:val="00FF2608"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3BA677F1"/>
   <w15:docId w15:val="{98CA83B4-634E-A042-A1C6-7E5DFCA7D4B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2037,249 +1838,250 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="berschrift"/>
-    <w:next w:val="Textkrper"/>
+    <w:next w:val="Corpsdetexte"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="berschrift"/>
-    <w:next w:val="Textkrper"/>
+    <w:next w:val="Corpsdetexte"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Fett">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hervorhebung">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Aufzhlungszeichen1">
     <w:name w:val="Aufzählungszeichen1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschrift">
     <w:name w:val="Überschrift"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Textkrper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Textkrper"/>
+    <w:basedOn w:val="Corpsdetexte"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beschriftung">
+  <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verzeichnis">
     <w:name w:val="Verzeichnis"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HorizontaleLinie">
     <w:name w:val="Horizontale Linie"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Textkrper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
       </w:pBdr>
       <w:spacing w:after="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelleninhalt">
     <w:name w:val="Tabelleninhalt"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellenberschrift">
     <w:name w:val="Tabellenüberschrift"/>
     <w:basedOn w:val="Tabelleninhalt"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00CA3382"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
@@ -2346,68 +2148,85 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C245B3C-EA8D-49D0-8295-769713497D4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>170</Words>
-  <Characters>1221</Characters>
+  <Words>207</Words>
+  <Characters>1183</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1361</CharactersWithSpaces>
+  <CharactersWithSpaces>1359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>AJR</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>
   <dc:description/>
   <dc:language>de-CH</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>